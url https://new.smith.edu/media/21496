--- v0 (2025-10-19)
+++ v1 (2026-04-28)
@@ -1,3269 +1,1635 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10322"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\davros\shared\CNT\Lauren\Website\Website Forms\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/jyoung11/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <workbookProtection workbookPassword="E776" lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{B5F25442-558F-C647-AA96-A42C7072C8E5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="26550" windowHeight="12225" activeTab="1"/>
+    <workbookView xWindow="0" yWindow="760" windowWidth="34560" windowHeight="20520" xr2:uid="{76D0304F-ECC7-3344-ABFD-D0542CFC30F1}"/>
   </bookViews>
   <sheets>
-    <sheet name="Instructions" sheetId="21" r:id="rId1"/>
-    <sheet name="Cash Receipt Transmittal" sheetId="33" r:id="rId2"/>
+    <sheet name="Form" sheetId="2" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...3 lines deleted...]
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="K56" i="33" l="1"/>
-[...128 lines deleted...]
-  <c r="K58" i="33" l="1"/>
+  <c r="I40" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="33">
-[...110 lines deleted...]
-    <t>The College has policies governing fundraising efforts and activities.  Please clear any fundraising efforts in advance with the Office of Development, attn: Betsy Carpenter.  As with all transaction types, we need to adhere to state and federal regulations that govern our tax-exempt status. If you believe this deposit to be a charitable gift, please send all correspondence related to this transaction (including the envelope - postmark date is important) to Gift Accounting, Stoddard Annex Basement, 23 Elm Street or call Gift Accounting at x 2036.</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
+  <si>
+    <t xml:space="preserve">     </t>
+  </si>
+  <si>
+    <t>AMOUNT</t>
+  </si>
+  <si>
+    <t>Cash Deposit</t>
+  </si>
+  <si>
+    <t>Check Deposit</t>
+  </si>
+  <si>
+    <t>Reimbursement</t>
+  </si>
+  <si>
+    <t>Personal Reimbursement</t>
+  </si>
+  <si>
+    <t>GIFT</t>
+  </si>
+  <si>
+    <t>GRANT</t>
+  </si>
+  <si>
+    <t>Select only one of the 3 (Smith Designated, Gift or Grant)</t>
+  </si>
+  <si>
+    <t>SMITH  DESIGNATED</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   INSTRUCTIONS</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>CASH/CHECK DEPOSIT FORM</t>
+  </si>
+  <si>
+    <t>ACTIVITY CODE</t>
+  </si>
+  <si>
+    <t>COST CENTER</t>
+  </si>
+  <si>
+    <t>REVENUE  CATEGORY</t>
+  </si>
+  <si>
+    <t>This form is required for Cash/Check deposits in the Cashier Office.  If cash is from multiple sources or there are multiple checks making up the Cash Sale in Workday, please list separately on this form as well as create separate invoice lines on the Cash Sale transaction in Workday.  If one of the reimbursement lines is checked, please include in the description the Expense Report(s) and/or Invoice transaction(s) payment being reimbursed.</t>
+  </si>
+  <si>
+    <t>Total Amount to be deposited</t>
+  </si>
+  <si>
+    <t>Date:</t>
+  </si>
+  <si>
+    <t>Department:</t>
+  </si>
+  <si>
+    <t>Submitted by:</t>
+  </si>
+  <si>
+    <t>Extension:</t>
+  </si>
+  <si>
+    <t>DESCRIPTION OF WHAT CASH OR CHECK IS FOR</t>
+  </si>
+  <si>
+    <t>FOR CHECKS, PLEASE PROVIDE PAYOR NAME, CHECK #, AND DATE OF CHECK</t>
+  </si>
+  <si>
+    <t>Please check one (and reimbursement if applicable)</t>
+  </si>
+  <si>
+    <t>Example: ABC Athletic Ck #111 3/21/23</t>
+  </si>
+  <si>
+    <t>Example: Softball Fundraiser Proceeds</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <numFmts count="4">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="3">
+    <numFmt numFmtId="8" formatCode="&quot;$&quot;#,##0.00_);[Red]\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
-    <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="165" formatCode="mm/dd/yy;@"/>
+    <numFmt numFmtId="164" formatCode="000\-00\-0000"/>
   </numFmts>
-  <fonts count="29">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Garamond"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="10"/>
-      <name val="CG Times"/>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
-      <sz val="12"/>
-      <name val="CG Times"/>
+      <sz val="14"/>
+      <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
-      <sz val="11"/>
-      <name val="CG Times"/>
+      <b/>
+      <sz val="14"/>
+      <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
-      <name val="CG Times"/>
+      <sz val="16"/>
+      <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
-      <sz val="8"/>
-      <name val="CG Times"/>
+      <sz val="14"/>
+      <name val="Garamond"/>
       <family val="1"/>
     </font>
     <font>
-      <sz val="11"/>
-      <name val="CG Times"/>
+      <sz val="16"/>
+      <name val="Garamond"/>
       <family val="1"/>
     </font>
     <font>
-      <sz val="8"/>
-[...1 lines deleted...]
-      <name val="CG Times"/>
+      <sz val="16"/>
+      <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
-      <sz val="10"/>
-      <name val="CG Times"/>
+      <b/>
+      <sz val="18"/>
+      <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
-      <sz val="12"/>
-      <name val="CG Times"/>
+      <b/>
+      <sz val="15"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="15"/>
+      <name val="Garamond"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="18"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="26"/>
+      <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
-      <name val="CG Times"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
       <family val="1"/>
-    </font>
-[...31 lines deleted...]
-      <name val="CG Times"/>
     </font>
     <font>
       <b/>
       <i/>
-      <sz val="12"/>
-[...28 lines deleted...]
-      <name val="CG Times"/>
+      <sz val="15"/>
+      <color theme="5" tint="-0.499984740745262"/>
+      <name val="Times New Roman"/>
       <family val="1"/>
     </font>
-    <font>
-[...31 lines deleted...]
-    </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFD8D8D8"/>
+        <fgColor theme="0" tint="-0.14999847407452621"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="33">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
         <color indexed="64"/>
       </left>
-      <right/>
-      <top style="thin">
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...12 lines deleted...]
-      <bottom style="thin">
+      <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
+      <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...316 lines deleted...]
-      <bottom style="thin">
+      <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
-[...1 lines deleted...]
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+  <cellStyleXfs count="2">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="85">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="8" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="8" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="8" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="8" fontId="2" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="8" fontId="2" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="8" fontId="2" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="8" fontId="3" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="8" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="8" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="8" fontId="2" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="8" fontId="2" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="3" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="8" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="8" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="8" fontId="2" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="8" fontId="2" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="8" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="8" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="8" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="8" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="8" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="8" fontId="2" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="8" fontId="4" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="8" fontId="7" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="8" fontId="6" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="8" fontId="16" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="8" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="8" fontId="9" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="8" fontId="9" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="8" fontId="10" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="8" fontId="11" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="8" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="8" fontId="12" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="8" fontId="17" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="8" fontId="13" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="8" fontId="8" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="8" fontId="2" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="8" fontId="14" fillId="3" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="9" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="8" fontId="17" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="8" fontId="17" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="8" fontId="17" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="8" fontId="2" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
-      <protection locked="0"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="8" fontId="15" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="8" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="8" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
-      <protection locked="0"/>
-[...230 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
-[...1 lines deleted...]
-    <cellStyle name="Currency" xfId="2" builtinId="4"/>
+  <cellStyles count="2">
+    <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
-[...4 lines deleted...]
-  </colors>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>190500</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>172741</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>673100</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>43158</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2089" name="Picture 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{199EC8E8-C615-157B-4638-364A924E94D4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch/>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="190500" y="172741"/>
+          <a:ext cx="3639457" cy="650560"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1" cy="1"/>
+        </a:xfrm>
+        <a:custGeom>
+          <a:avLst/>
+          <a:gdLst/>
+          <a:ahLst/>
+          <a:cxnLst/>
+          <a:rect l="0" t="0" r="0" b="0"/>
+          <a:pathLst/>
+        </a:custGeom>
+        <a:solidFill>
+          <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="090000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="9"/>
+        </a:solidFill>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="400000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:round/>
+          <a:headEnd type="none" w="med" len="med"/>
+          <a:tailEnd type="none" w="med" len="med"/>
+        </a:ln>
+        <a:effectLst/>
+      </a:spPr>
+      <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
+      <a:lstStyle/>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1" cy="1"/>
+        </a:xfrm>
+        <a:custGeom>
+          <a:avLst/>
+          <a:gdLst/>
+          <a:ahLst/>
+          <a:cxnLst/>
+          <a:rect l="0" t="0" r="0" b="0"/>
+          <a:pathLst/>
+        </a:custGeom>
+        <a:solidFill>
+          <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="090000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="9"/>
+        </a:solidFill>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="400000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:round/>
+          <a:headEnd type="none" w="med" len="med"/>
+          <a:tailEnd type="none" w="med" len="med"/>
+        </a:ln>
+        <a:effectLst/>
+      </a:spPr>
+      <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
+      <a:lstStyle/>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-[...3 lines deleted...]
-  <dimension ref="A1:L37"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00B04F39-3BBD-9C4C-9398-A94BE0F1F543}">
+  <dimension ref="A1:J46"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A6" sqref="A6"/>
+    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="N9" sqref="N9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="9.1640625" defaultRowHeight="14" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="101.5703125" style="44" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="13" max="16384" width="9.140625" style="34"/>
+    <col min="1" max="1" width="19.5" style="1" customWidth="1"/>
+    <col min="2" max="2" width="22" style="1" customWidth="1"/>
+    <col min="3" max="3" width="13" style="1" customWidth="1"/>
+    <col min="4" max="4" width="15.33203125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="16.1640625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="16.83203125" style="1" customWidth="1"/>
+    <col min="7" max="7" width="24.6640625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="30.6640625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="33.1640625" style="1" customWidth="1"/>
+    <col min="10" max="10" width="0.1640625" style="10" customWidth="1"/>
+    <col min="11" max="16384" width="9.1640625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="16.5" thickBot="1">
-[...10 lines deleted...]
-      <c r="A3" s="38" t="s">
+    <row r="1" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1" s="10"/>
+      <c r="B1" s="10"/>
+      <c r="C1" s="10"/>
+      <c r="D1" s="10"/>
+      <c r="E1" s="10"/>
+      <c r="F1" s="10"/>
+      <c r="G1" s="10"/>
+      <c r="H1" s="10"/>
+      <c r="I1" s="10"/>
+    </row>
+    <row r="2" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A2" s="10"/>
+      <c r="B2" s="10"/>
+      <c r="C2" s="10"/>
+      <c r="D2" s="10"/>
+      <c r="E2" s="10"/>
+      <c r="F2" s="10"/>
+      <c r="G2" s="10"/>
+      <c r="H2" s="10"/>
+      <c r="I2" s="10"/>
+    </row>
+    <row r="3" spans="1:10" ht="33" x14ac:dyDescent="0.35">
+      <c r="A3" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="B3" s="45"/>
+      <c r="C3" s="45"/>
+      <c r="D3" s="45"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
+      <c r="I3" s="45"/>
+    </row>
+    <row r="4" spans="1:10" ht="20" x14ac:dyDescent="0.2">
+      <c r="A4" s="24"/>
+      <c r="B4" s="24"/>
+      <c r="C4" s="24"/>
+      <c r="D4" s="24"/>
+      <c r="E4" s="24"/>
+      <c r="F4" s="24"/>
+      <c r="G4" s="24"/>
+      <c r="H4" s="24"/>
+      <c r="I4" s="24"/>
+    </row>
+    <row r="5" spans="1:10" ht="20" x14ac:dyDescent="0.25">
+      <c r="A5" s="10"/>
+      <c r="B5" s="44"/>
+      <c r="C5" s="44"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="12"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="5"/>
+      <c r="H5" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="I5" s="32"/>
+      <c r="J5" s="36"/>
+    </row>
+    <row r="6" spans="1:10" ht="18" x14ac:dyDescent="0.2">
+      <c r="A6" s="10"/>
+      <c r="B6" s="11"/>
+      <c r="C6" s="11"/>
+      <c r="D6" s="5"/>
+      <c r="E6" s="12"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="5"/>
+      <c r="H6" s="9"/>
+      <c r="I6" s="25"/>
+    </row>
+    <row r="7" spans="1:10" ht="25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="40"/>
+      <c r="C7" s="28"/>
+      <c r="D7" s="28"/>
+      <c r="E7" s="28"/>
+      <c r="F7" s="8"/>
+      <c r="G7" s="5"/>
+      <c r="H7" s="2"/>
+      <c r="I7" s="30" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" s="29"/>
+      <c r="C8" s="29"/>
+      <c r="D8" s="29"/>
+      <c r="E8" s="29"/>
+      <c r="F8" s="6"/>
+      <c r="G8" s="5"/>
+      <c r="H8" s="2"/>
+      <c r="I8" s="30" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" ht="25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="27" t="s">
         <v>20</v>
       </c>
-      <c r="B3" s="25"/>
-[...100 lines deleted...]
-      <c r="A11" s="42"/>
+      <c r="B9" s="29"/>
+      <c r="C9" s="29"/>
+      <c r="D9" s="29"/>
+      <c r="E9" s="29"/>
+      <c r="F9" s="6"/>
+      <c r="G9" s="5"/>
+      <c r="H9" s="22"/>
+      <c r="I9" s="23"/>
+    </row>
+    <row r="10" spans="1:10" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="39"/>
+      <c r="C10" s="29"/>
+      <c r="D10" s="29"/>
+      <c r="E10" s="29"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="5"/>
+      <c r="H10" s="2"/>
+      <c r="I10" s="30" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" ht="25.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="5"/>
       <c r="B11" s="6"/>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
       <c r="F11" s="6"/>
       <c r="G11" s="6"/>
-      <c r="H11" s="6"/>
-[...250 lines deleted...]
-      <c r="A4" s="73" t="s">
+      <c r="H11" s="2"/>
+      <c r="I11" s="30" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="5"/>
+      <c r="B12" s="6"/>
+      <c r="C12" s="6"/>
+      <c r="D12" s="6"/>
+      <c r="E12" s="6"/>
+      <c r="F12" s="6"/>
+      <c r="G12" s="6"/>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A13" s="5"/>
+      <c r="B13" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="C13" s="5"/>
+      <c r="D13" s="5"/>
+      <c r="E13" s="5"/>
+      <c r="F13" s="5"/>
+      <c r="G13" s="5"/>
+      <c r="H13" s="7"/>
+      <c r="I13" s="5"/>
+    </row>
+    <row r="14" spans="1:10" s="20" customFormat="1" ht="76.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" s="26" t="s">
+        <v>6</v>
+      </c>
+      <c r="D14" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E14" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="F14" s="26" t="s">
         <v>13</v>
       </c>
-      <c r="B4" s="74"/>
-[...13 lines deleted...]
-      <c r="A5" s="73" t="s">
+      <c r="G14" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="H14" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="I14" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="J14" s="37"/>
+    </row>
+    <row r="15" spans="1:10" ht="43.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="13"/>
+      <c r="B15" s="41" t="s">
+        <v>8</v>
+      </c>
+      <c r="C15" s="42"/>
+      <c r="D15" s="43"/>
+      <c r="E15" s="14"/>
+      <c r="F15" s="14"/>
+      <c r="G15" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="H15" s="34" t="s">
+        <v>25</v>
+      </c>
+      <c r="I15" s="35"/>
+    </row>
+    <row r="16" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="4"/>
+      <c r="B16" s="4"/>
+      <c r="C16" s="4"/>
+      <c r="D16" s="4"/>
+      <c r="E16" s="4"/>
+      <c r="F16" s="4"/>
+      <c r="G16" s="4"/>
+      <c r="H16" s="4"/>
+      <c r="I16" s="16"/>
+    </row>
+    <row r="17" spans="1:9" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="15"/>
+      <c r="B17" s="4"/>
+      <c r="C17" s="4"/>
+      <c r="D17" s="4"/>
+      <c r="E17" s="4"/>
+      <c r="F17" s="4"/>
+      <c r="G17" s="4"/>
+      <c r="H17" s="4"/>
+      <c r="I17" s="16"/>
+    </row>
+    <row r="18" spans="1:9" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="15"/>
+      <c r="B18" s="4"/>
+      <c r="C18" s="4"/>
+      <c r="D18" s="4"/>
+      <c r="E18" s="4"/>
+      <c r="F18" s="4"/>
+      <c r="G18" s="4"/>
+      <c r="H18" s="4"/>
+      <c r="I18" s="16"/>
+    </row>
+    <row r="19" spans="1:9" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="15"/>
+      <c r="B19" s="4"/>
+      <c r="C19" s="4"/>
+      <c r="D19" s="4"/>
+      <c r="E19" s="4"/>
+      <c r="F19" s="4"/>
+      <c r="G19" s="4"/>
+      <c r="H19" s="4"/>
+      <c r="I19" s="16"/>
+    </row>
+    <row r="20" spans="1:9" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="15"/>
+      <c r="B20" s="4"/>
+      <c r="C20" s="4"/>
+      <c r="D20" s="4"/>
+      <c r="E20" s="4"/>
+      <c r="F20" s="4"/>
+      <c r="G20" s="4"/>
+      <c r="H20" s="4"/>
+      <c r="I20" s="16"/>
+    </row>
+    <row r="21" spans="1:9" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="15"/>
+      <c r="B21" s="4"/>
+      <c r="C21" s="4"/>
+      <c r="D21" s="4"/>
+      <c r="E21" s="4"/>
+      <c r="F21" s="4"/>
+      <c r="G21" s="4"/>
+      <c r="H21" s="4"/>
+      <c r="I21" s="16"/>
+    </row>
+    <row r="22" spans="1:9" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="15"/>
+      <c r="B22" s="4"/>
+      <c r="C22" s="4"/>
+      <c r="D22" s="4"/>
+      <c r="E22" s="4"/>
+      <c r="F22" s="4"/>
+      <c r="G22" s="4"/>
+      <c r="H22" s="4"/>
+      <c r="I22" s="16"/>
+    </row>
+    <row r="23" spans="1:9" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="15"/>
+      <c r="B23" s="4"/>
+      <c r="C23" s="4"/>
+      <c r="D23" s="4"/>
+      <c r="E23" s="4"/>
+      <c r="F23" s="4"/>
+      <c r="G23" s="4"/>
+      <c r="H23" s="4"/>
+      <c r="I23" s="16"/>
+    </row>
+    <row r="24" spans="1:9" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="15"/>
+      <c r="B24" s="4"/>
+      <c r="C24" s="4"/>
+      <c r="D24" s="4"/>
+      <c r="E24" s="4"/>
+      <c r="F24" s="4"/>
+      <c r="G24" s="4"/>
+      <c r="H24" s="4"/>
+      <c r="I24" s="16"/>
+    </row>
+    <row r="25" spans="1:9" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="15"/>
+      <c r="B25" s="4"/>
+      <c r="C25" s="4"/>
+      <c r="D25" s="4"/>
+      <c r="E25" s="4"/>
+      <c r="F25" s="4"/>
+      <c r="G25" s="4"/>
+      <c r="H25" s="4"/>
+      <c r="I25" s="16"/>
+    </row>
+    <row r="26" spans="1:9" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="15"/>
+      <c r="B26" s="4"/>
+      <c r="C26" s="4"/>
+      <c r="D26" s="4"/>
+      <c r="E26" s="4"/>
+      <c r="F26" s="4"/>
+      <c r="G26" s="4"/>
+      <c r="H26" s="4"/>
+      <c r="I26" s="16"/>
+    </row>
+    <row r="27" spans="1:9" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="15"/>
+      <c r="B27" s="4"/>
+      <c r="C27" s="4"/>
+      <c r="D27" s="4"/>
+      <c r="E27" s="4"/>
+      <c r="F27" s="4"/>
+      <c r="G27" s="4"/>
+      <c r="H27" s="4"/>
+      <c r="I27" s="16"/>
+    </row>
+    <row r="28" spans="1:9" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="15"/>
+      <c r="B28" s="4"/>
+      <c r="C28" s="4"/>
+      <c r="D28" s="4"/>
+      <c r="E28" s="4"/>
+      <c r="F28" s="4"/>
+      <c r="G28" s="4"/>
+      <c r="H28" s="4"/>
+      <c r="I28" s="16"/>
+    </row>
+    <row r="29" spans="1:9" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="15"/>
+      <c r="B29" s="4"/>
+      <c r="C29" s="4"/>
+      <c r="D29" s="4"/>
+      <c r="E29" s="4"/>
+      <c r="F29" s="4"/>
+      <c r="G29" s="4"/>
+      <c r="H29" s="4"/>
+      <c r="I29" s="16"/>
+    </row>
+    <row r="30" spans="1:9" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="15"/>
+      <c r="B30" s="4"/>
+      <c r="C30" s="4"/>
+      <c r="D30" s="4"/>
+      <c r="E30" s="4"/>
+      <c r="F30" s="4"/>
+      <c r="G30" s="4"/>
+      <c r="H30" s="4"/>
+      <c r="I30" s="16"/>
+    </row>
+    <row r="31" spans="1:9" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="15"/>
+      <c r="B31" s="4"/>
+      <c r="C31" s="4"/>
+      <c r="D31" s="4"/>
+      <c r="E31" s="4"/>
+      <c r="F31" s="4"/>
+      <c r="G31" s="4"/>
+      <c r="H31" s="4"/>
+      <c r="I31" s="16"/>
+    </row>
+    <row r="32" spans="1:9" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="15"/>
+      <c r="B32" s="4"/>
+      <c r="C32" s="4"/>
+      <c r="D32" s="4"/>
+      <c r="E32" s="4"/>
+      <c r="F32" s="4"/>
+      <c r="G32" s="4"/>
+      <c r="H32" s="4"/>
+      <c r="I32" s="16"/>
+    </row>
+    <row r="33" spans="1:9" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="15"/>
+      <c r="B33" s="4"/>
+      <c r="C33" s="4"/>
+      <c r="D33" s="4"/>
+      <c r="E33" s="4"/>
+      <c r="F33" s="4"/>
+      <c r="G33" s="4"/>
+      <c r="H33" s="4"/>
+      <c r="I33" s="16"/>
+    </row>
+    <row r="34" spans="1:9" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="15"/>
+      <c r="B34" s="4"/>
+      <c r="C34" s="4"/>
+      <c r="D34" s="4"/>
+      <c r="E34" s="4"/>
+      <c r="F34" s="4"/>
+      <c r="G34" s="4"/>
+      <c r="H34" s="4"/>
+      <c r="I34" s="16"/>
+    </row>
+    <row r="35" spans="1:9" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="15"/>
+      <c r="B35" s="4"/>
+      <c r="C35" s="4"/>
+      <c r="D35" s="4"/>
+      <c r="E35" s="4"/>
+      <c r="F35" s="4"/>
+      <c r="G35" s="4"/>
+      <c r="H35" s="4"/>
+      <c r="I35" s="16"/>
+    </row>
+    <row r="36" spans="1:9" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="15"/>
+      <c r="B36" s="4"/>
+      <c r="C36" s="4"/>
+      <c r="D36" s="4"/>
+      <c r="E36" s="4"/>
+      <c r="F36" s="4"/>
+      <c r="G36" s="4"/>
+      <c r="H36" s="4"/>
+      <c r="I36" s="16"/>
+    </row>
+    <row r="37" spans="1:9" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="15"/>
+      <c r="B37" s="4"/>
+      <c r="C37" s="4"/>
+      <c r="D37" s="4"/>
+      <c r="E37" s="4"/>
+      <c r="F37" s="4"/>
+      <c r="G37" s="4"/>
+      <c r="H37" s="4"/>
+      <c r="I37" s="16"/>
+    </row>
+    <row r="38" spans="1:9" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="15"/>
+      <c r="B38" s="4"/>
+      <c r="C38" s="4"/>
+      <c r="D38" s="4"/>
+      <c r="E38" s="4"/>
+      <c r="F38" s="4"/>
+      <c r="G38" s="4"/>
+      <c r="H38" s="4"/>
+      <c r="I38" s="16"/>
+    </row>
+    <row r="39" spans="1:9" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="15"/>
+      <c r="B39" s="4"/>
+      <c r="C39" s="4"/>
+      <c r="D39" s="4"/>
+      <c r="E39" s="4"/>
+      <c r="F39" s="4"/>
+      <c r="G39" s="4"/>
+      <c r="H39" s="4"/>
+      <c r="I39" s="16"/>
+    </row>
+    <row r="40" spans="1:9" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="17"/>
+      <c r="B40" s="18"/>
+      <c r="C40" s="18"/>
+      <c r="D40" s="18"/>
+      <c r="E40" s="18"/>
+      <c r="F40" s="21"/>
+      <c r="G40" s="31" t="s">
+        <v>17</v>
+      </c>
+      <c r="H40" s="19"/>
+      <c r="I40" s="38">
+        <f>SUM(I16:I39)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" ht="23" x14ac:dyDescent="0.25">
+      <c r="A44" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="B44" s="47"/>
+      <c r="C44" s="47"/>
+      <c r="D44" s="47"/>
+      <c r="E44" s="47"/>
+      <c r="F44" s="47"/>
+      <c r="G44" s="47"/>
+      <c r="H44" s="47"/>
+      <c r="I44" s="47"/>
+    </row>
+    <row r="45" spans="1:9" ht="64.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="46" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="74"/>
-[...951 lines deleted...]
-      <c r="D45" s="52"/>
+      <c r="B45" s="46"/>
+      <c r="C45" s="46"/>
+      <c r="D45" s="46"/>
       <c r="E45" s="46"/>
       <c r="F45" s="46"/>
-      <c r="G45" s="50"/>
+      <c r="G45" s="46"/>
       <c r="H45" s="46"/>
       <c r="I45" s="46"/>
-      <c r="J45" s="46"/>
-[...322 lines deleted...]
-    <row r="59" spans="1:14" ht="15.75" thickTop="1"/>
+    </row>
+    <row r="46" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A46" s="1" t="s">
+        <v>11</v>
+      </c>
+    </row>
   </sheetData>
-  <sheetProtection password="E776" sheet="1"/>
-[...39 lines deleted...]
-    <mergeCell ref="A29:C29"/>
+  <mergeCells count="5">
+    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="A3:I3"/>
+    <mergeCell ref="A45:I45"/>
+    <mergeCell ref="A44:I44"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
-  <printOptions horizontalCentered="1"/>
-[...1 lines deleted...]
-  <pageSetup scale="80" orientation="portrait" blackAndWhite="1" r:id="rId1"/>
+  <pageMargins left="0.45" right="0.2" top="1.25" bottom="1.25" header="0.3" footer="0.3"/>
+  <pageSetup scale="52" orientation="portrait" blackAndWhite="1"/>
   <headerFooter alignWithMargins="0"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
+  <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
-[...5 lines deleted...]
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
-[...3 lines deleted...]
-      <vt:lpstr>Instructions!Print_Area</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Form</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Smith College</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>College Staff</dc:creator>
+  <dc:creator>Stacey</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>